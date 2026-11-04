--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -8407,51 +8407,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="822960"/>
             <a:ext cx="10972800" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FAFAFA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Six pillars. One delivery standard.</a:t>
+              <a:t>Seven pillars. One delivery standard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2194560"/>
             <a:ext cx="3657600" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0D0D12"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="24242A"/>
             </a:solidFill>
@@ -8758,51 +8758,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663440" y="2697480"/>
             <a:ext cx="3291840" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FAFAFA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>IT Consulting</a:t>
+              <a:t>IT Consulting &amp; Digital Engineering</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663440" y="3246120"/>
             <a:ext cx="3291840" cy="777240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8951,51 +8951,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412480" y="2697480"/>
             <a:ext cx="3291840" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FAFAFA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cyber Security</a:t>
+              <a:t>Cybersecurity &amp; Resilience</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="TextBox 22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412480" y="3246120"/>
             <a:ext cx="3291840" cy="777240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9144,51 +9144,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="4709160"/>
             <a:ext cx="3291840" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FAFAFA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OT Practice</a:t>
+              <a:t>OT &amp; Industrial Cybersecurity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="TextBox 27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="5257800"/>
             <a:ext cx="3291840" cy="777240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9337,51 +9337,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663440" y="4709160"/>
             <a:ext cx="3291840" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FAFAFA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ODC Setup</a:t>
+              <a:t>ODC &amp; Managed Delivery</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="TextBox 32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663440" y="5257800"/>
             <a:ext cx="3291840" cy="777240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9530,93 +9530,286 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412480" y="4709160"/>
             <a:ext cx="3291840" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FAFAFA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Testing Center of Excellence</a:t>
+              <a:t>Quality Engineering &amp; Testing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="TextBox 37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412480" y="5257800"/>
             <a:ext cx="3291840" cy="777240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="A1A1AA"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>QA transformation · automation · performance &amp; security testing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="TextBox 38"/>
+          <p:cNvPr id="39" name="Rectangle 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6217920"/>
+            <a:ext cx="3657600" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0D0D12"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="24242A"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Rectangle 39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6217920"/>
+            <a:ext cx="38100" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EE6A2D"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="TextBox 40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="6446520"/>
+            <a:ext cx="3291840" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="D4AF37"/>
+                </a:solidFill>
+                <a:latin typeface="Consolas"/>
+              </a:rPr>
+              <a:t>07</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="TextBox 41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="6720840"/>
+            <a:ext cx="3291840" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1500" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FAFAFA"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>GIS, Geospatial, Mobile Mapping &amp; Drone Solutions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="TextBox 42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="7269480"/>
+            <a:ext cx="3291840" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="A1A1AA"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>GIS · mobile mapping · LiDAR · 360° imaging · drone surveying</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="TextBox 43"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10698480" y="6510528"/>
             <a:ext cx="1371600" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" tIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0">
                 <a:solidFill>
                   <a:srgbClr val="A1A1AA"/>
                 </a:solidFill>